--- v0 (2026-05-19)
+++ v1 (2026-07-11)
@@ -1116,51 +1116,51 @@
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7">
         <v>110</v>
       </c>
@@ -1244,67 +1244,67 @@
       <c r="B17">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19">
         <v>466</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>20</v>
       </c>
       <c r="B20">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>22</v>
       </c>
       <c r="B22">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23">
         <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>24</v>
       </c>
       <c r="B24">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25">
         <v>12</v>
       </c>
@@ -1444,75 +1444,75 @@
       <c r="B42">
         <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
         <v>43</v>
       </c>
       <c r="B43">
         <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
         <v>44</v>
       </c>
       <c r="B44">
         <v>784</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
         <v>45</v>
       </c>
       <c r="B45">
-        <v>741</v>
+        <v>740</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
         <v>46</v>
       </c>
       <c r="B46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
         <v>47</v>
       </c>
       <c r="B47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
         <v>48</v>
       </c>
       <c r="B48">
-        <v>2170</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
         <v>49</v>
       </c>
       <c r="B49">
         <v>51</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
         <v>50</v>
       </c>
       <c r="B50">
         <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
         <v>51</v>
       </c>
       <c r="B51">
         <v>24</v>
       </c>
@@ -1660,51 +1660,51 @@
       <c r="B69">
         <v>3</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
         <v>70</v>
       </c>
       <c r="B70">
         <v>241</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
         <v>71</v>
       </c>
       <c r="B71">
         <v>84</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
         <v>72</v>
       </c>
       <c r="B72">
-        <v>1000</v>
+        <v>997</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
         <v>73</v>
       </c>
       <c r="B73">
         <v>2</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
         <v>74</v>
       </c>
       <c r="B74">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
         <v>75</v>
       </c>
       <c r="B75">
         <v>0</v>
       </c>
@@ -1860,99 +1860,99 @@
       <c r="B94">
         <v>52</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95" t="s">
         <v>95</v>
       </c>
       <c r="B95">
         <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96" t="s">
         <v>96</v>
       </c>
       <c r="B96">
         <v>36</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97" t="s">
         <v>97</v>
       </c>
       <c r="B97">
-        <v>1794</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" t="s">
         <v>98</v>
       </c>
       <c r="B98">
-        <v>1285</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" t="s">
         <v>99</v>
       </c>
       <c r="B99">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100" t="s">
         <v>100</v>
       </c>
       <c r="B100">
         <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101" t="s">
         <v>101</v>
       </c>
       <c r="B101">
         <v>203</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102" t="s">
         <v>102</v>
       </c>
       <c r="B102">
         <v>72</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" t="s">
         <v>103</v>
       </c>
       <c r="B103">
-        <v>748</v>
+        <v>747</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104" t="s">
         <v>104</v>
       </c>
       <c r="B104">
         <v>59</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" t="s">
         <v>105</v>
       </c>
       <c r="B105">
         <v>287</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" t="s">
         <v>106</v>
       </c>
       <c r="B106">
         <v>18</v>
       </c>
@@ -2268,75 +2268,75 @@
       <c r="B145">
         <v>141</v>
       </c>
     </row>
     <row r="146" spans="1:2">
       <c r="A146" t="s">
         <v>146</v>
       </c>
       <c r="B146">
         <v>7</v>
       </c>
     </row>
     <row r="147" spans="1:2">
       <c r="A147" t="s">
         <v>147</v>
       </c>
       <c r="B147">
         <v>14</v>
       </c>
     </row>
     <row r="148" spans="1:2">
       <c r="A148" t="s">
         <v>148</v>
       </c>
       <c r="B148">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="149" spans="1:2">
       <c r="A149" t="s">
         <v>149</v>
       </c>
       <c r="B149">
         <v>10</v>
       </c>
     </row>
     <row r="150" spans="1:2">
       <c r="A150" t="s">
         <v>150</v>
       </c>
       <c r="B150">
         <v>27</v>
       </c>
     </row>
     <row r="151" spans="1:2">
       <c r="A151" t="s">
         <v>151</v>
       </c>
       <c r="B151">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="152" spans="1:2">
       <c r="A152" t="s">
         <v>152</v>
       </c>
       <c r="B152">
         <v>68</v>
       </c>
     </row>
     <row r="153" spans="1:2">
       <c r="A153" t="s">
         <v>153</v>
       </c>
       <c r="B153">
         <v>4</v>
       </c>
     </row>
     <row r="154" spans="1:2">
       <c r="A154" t="s">
         <v>154</v>
       </c>
       <c r="B154">
         <v>420</v>
       </c>
@@ -2620,51 +2620,51 @@
       <c r="B189">
         <v>25</v>
       </c>
     </row>
     <row r="190" spans="1:2">
       <c r="A190" t="s">
         <v>190</v>
       </c>
       <c r="B190">
         <v>97</v>
       </c>
     </row>
     <row r="191" spans="1:2">
       <c r="A191" t="s">
         <v>191</v>
       </c>
       <c r="B191">
         <v>66</v>
       </c>
     </row>
     <row r="192" spans="1:2">
       <c r="A192" t="s">
         <v>192</v>
       </c>
       <c r="B192">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="193" spans="1:2">
       <c r="A193" t="s">
         <v>193</v>
       </c>
       <c r="B193">
         <v>812</v>
       </c>
     </row>
     <row r="194" spans="1:2">
       <c r="A194" t="s">
         <v>194</v>
       </c>
       <c r="B194">
         <v>350</v>
       </c>
     </row>
     <row r="195" spans="1:2">
       <c r="A195" t="s">
         <v>195</v>
       </c>
       <c r="B195">
         <v>0</v>
       </c>
@@ -2732,51 +2732,51 @@
       <c r="B203">
         <v>6</v>
       </c>
     </row>
     <row r="204" spans="1:2">
       <c r="A204" t="s">
         <v>204</v>
       </c>
       <c r="B204">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:2">
       <c r="A205" t="s">
         <v>205</v>
       </c>
       <c r="B205">
         <v>194</v>
       </c>
     </row>
     <row r="206" spans="1:2">
       <c r="A206" t="s">
         <v>206</v>
       </c>
       <c r="B206">
-        <v>215</v>
+        <v>205</v>
       </c>
     </row>
     <row r="207" spans="1:2">
       <c r="A207" t="s">
         <v>207</v>
       </c>
       <c r="B207">
         <v>69</v>
       </c>
     </row>
     <row r="208" spans="1:2">
       <c r="A208" t="s">
         <v>208</v>
       </c>
       <c r="B208">
         <v>3</v>
       </c>
     </row>
     <row r="209" spans="1:2">
       <c r="A209" t="s">
         <v>209</v>
       </c>
       <c r="B209">
         <v>51</v>
       </c>
@@ -2836,59 +2836,59 @@
       <c r="B216">
         <v>13</v>
       </c>
     </row>
     <row r="217" spans="1:2">
       <c r="A217" t="s">
         <v>217</v>
       </c>
       <c r="B217">
         <v>73</v>
       </c>
     </row>
     <row r="218" spans="1:2">
       <c r="A218" t="s">
         <v>218</v>
       </c>
       <c r="B218">
         <v>76</v>
       </c>
     </row>
     <row r="219" spans="1:2">
       <c r="A219" t="s">
         <v>219</v>
       </c>
       <c r="B219">
-        <v>1364</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="220" spans="1:2">
       <c r="A220" t="s">
         <v>220</v>
       </c>
       <c r="B220">
-        <v>2480</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="221" spans="1:2">
       <c r="A221" t="s">
         <v>221</v>
       </c>
       <c r="B221">
         <v>2</v>
       </c>
     </row>
     <row r="222" spans="1:2">
       <c r="A222" t="s">
         <v>222</v>
       </c>
       <c r="B222">
         <v>147</v>
       </c>
     </row>
     <row r="223" spans="1:2">
       <c r="A223" t="s">
         <v>223</v>
       </c>
       <c r="B223">
         <v>0</v>
       </c>