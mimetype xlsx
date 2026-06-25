--- v0 (2026-05-08)
+++ v1 (2026-06-25)
@@ -1260,51 +1260,51 @@
       <c r="B19">
         <v>466</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>20</v>
       </c>
       <c r="B20">
         <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>22</v>
       </c>
       <c r="B22">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23">
         <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>24</v>
       </c>
       <c r="B24">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25">
         <v>12</v>
       </c>